--- v0 (2026-08-13)
+++ v1 (2026-10-11)
@@ -421,64 +421,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F63"/>
+  <dimension ref="A1:F81"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="9" customWidth="1" min="1" max="1"/>
     <col width="9" customWidth="1" min="2" max="2"/>
     <col width="16" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="8" customWidth="1" min="5" max="5"/>
-    <col width="15" customWidth="1" min="6" max="6"/>
+    <col width="16" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>评分负责人</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>负责人邮箱</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>负责人飞书open_id</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>成员工号</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -496,1505 +496,1933 @@
         <is>
           <t>于林义</t>
         </is>
       </c>
       <c r="B2" t="inlineStr"/>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>20260119/limy</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>李玫语</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>总裁办</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>于林义</t>
+          <t>刘东亚</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>20260105/pangl</t>
+          <t>20260325/gejl</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>庞力</t>
+          <t>葛京雷</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>商用事业部</t>
+          <t>产品研发中心</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>刘东亚</t>
         </is>
       </c>
       <c r="B4" t="inlineStr"/>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>20260325/gejl</t>
+          <t>20260224/liudy</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>葛京雷</t>
+          <t>刘东亚</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>产品研发中心</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>刘东亚</t>
         </is>
       </c>
       <c r="B5" t="inlineStr"/>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>20260224/liudy</t>
+          <t>20211206/yinxm</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>刘东亚</t>
+          <t>尹晓明</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>产品研发中心</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>刘东亚</t>
+          <t>刘慧珍</t>
         </is>
       </c>
       <c r="B6" t="inlineStr"/>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>20240401/tianl</t>
+          <t>20260721/zhuyh</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>田亮</t>
+          <t>朱业航</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>产品研发中心</t>
+          <t>消费事业部</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>刘东亚</t>
+          <t>刘慧珍</t>
         </is>
       </c>
       <c r="B7" t="inlineStr"/>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
-          <t>20211206/yinxm</t>
+          <t>20260519/wangy</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>尹晓明</t>
+          <t>王岩</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>产品研发中心</t>
+          <t>消费事业部</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>刘慧珍</t>
         </is>
       </c>
       <c r="B8" t="inlineStr"/>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
-          <t>20260519/wangy</t>
+          <t>20260309/yuml</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>王岩</t>
+          <t>郁孟乐</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>消费事业部</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>刘慧珍</t>
         </is>
       </c>
       <c r="B9" t="inlineStr"/>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
-          <t>20260309/yuml</t>
+          <t>20251021/zhangyj</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>郁孟乐</t>
+          <t>张玉君</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>消费事业部</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>刘慧珍</t>
         </is>
       </c>
       <c r="B10" t="inlineStr"/>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
-          <t>20251021/zhangyj</t>
+          <t>20250917/tongqp</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>张玉君</t>
+          <t>童前鹏</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>消费事业部</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>刘慧珍</t>
         </is>
       </c>
       <c r="B11" t="inlineStr"/>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
-          <t>20250917/tongqp</t>
+          <t>20250314/mabf</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>童前鹏</t>
+          <t>马博峰</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>消费事业部</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>刘慧珍</t>
         </is>
       </c>
       <c r="B12" t="inlineStr"/>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
-          <t>20250314/mabf</t>
+          <t>20240521/jijh</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>马博峰</t>
+          <t>冀静寒</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>消费事业部</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>刘慧珍</t>
         </is>
       </c>
       <c r="B13" t="inlineStr"/>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
-          <t>20240521/jijh</t>
+          <t>20240416/zhanghf</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>冀静寒</t>
+          <t>章惠芳</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>消费事业部</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>刘慧珍</t>
         </is>
       </c>
       <c r="B14" t="inlineStr"/>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
-          <t>20240416/zhanghf</t>
+          <t>20220314/yuanyj</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>章惠芳</t>
+          <t>袁雨军</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>消费事业部</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>刘慧珍</t>
+          <t>吕平</t>
         </is>
       </c>
       <c r="B15" t="inlineStr"/>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
-          <t>20220314/yuanyj</t>
+          <t>20251218/wuyj</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>袁雨军</t>
+          <t>吴月佳</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>消费事业部</t>
+          <t>采购与成本管理部</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>刘慧珍</t>
+          <t>吕平</t>
         </is>
       </c>
       <c r="B16" t="inlineStr"/>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
-          <t>20220106/liuhzh</t>
+          <t>20250526/sangr</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>刘慧珍</t>
+          <t>桑蕊</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>消费事业部</t>
+          <t>体验与整合营销事业部</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>周亮坤</t>
+          <t>吕平</t>
         </is>
       </c>
       <c r="B17" t="inlineStr"/>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
-          <t>20240322/gaol</t>
+          <t>20250417/renj</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>高亮</t>
+          <t>任杰</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>商用事业部</t>
+          <t>采购与成本管理部</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>周亮坤</t>
+          <t>吕平</t>
         </is>
       </c>
       <c r="B18" t="inlineStr"/>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
-          <t>20230613/zhaolf</t>
+          <t>20250221/lit</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>赵丽飞</t>
+          <t>李彤</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>商用事业部</t>
+          <t>采购与成本管理部</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>孙泽平</t>
+          <t>吕平</t>
         </is>
       </c>
       <c r="B19" t="inlineStr"/>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
-          <t>20250228/niujf</t>
+          <t>20230712/liy</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>牛剑峰</t>
+          <t>李永</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>品牌市场部</t>
+          <t>体验与整合营销事业部</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>孙泽平</t>
+          <t>吕平</t>
         </is>
       </c>
       <c r="B20" t="inlineStr"/>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
-          <t>20240102/sunzp</t>
+          <t>20190819/bishy</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>孙泽平</t>
+          <t>毕时宇</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>品牌市场部</t>
+          <t>体验与整合营销事业部</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>孙泽平</t>
+          <t>吕平</t>
         </is>
       </c>
       <c r="B21" t="inlineStr"/>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
-          <t>20220713/baishy</t>
+          <t>20180130/wangyq</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>白诗宇</t>
+          <t>王毓琦</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>品牌市场部</t>
+          <t>体验与整合营销事业部</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>孙泽平</t>
+          <t>吕平</t>
         </is>
       </c>
       <c r="B22" t="inlineStr"/>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
-          <t>20210818/yuezhp</t>
+          <t>20140728/lixf</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>岳正鹏</t>
+          <t>李学凡</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>品牌市场部</t>
+          <t>体验与整合营销事业部</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>常正阳</t>
+          <t>吕平</t>
         </is>
       </c>
       <c r="B23" t="inlineStr"/>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
-          <t>20260105/pangl</t>
+          <t>20140519/wangsh</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>庞力</t>
+          <t>王爽</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>商用事业部</t>
+          <t>体验与整合营销事业部</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>庞力</t>
+          <t>吕平</t>
         </is>
       </c>
       <c r="B24" t="inlineStr"/>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
-          <t>20260105/pangl</t>
+          <t>20120921/xucx</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>庞力</t>
+          <t>许春晓</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>商用事业部</t>
+          <t>体验与整合营销事业部</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>庞力</t>
+          <t>吕平</t>
         </is>
       </c>
       <c r="B25" t="inlineStr"/>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
-          <t>20240322/gaol</t>
+          <t>20040410/xuejch</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>高亮</t>
+          <t>薛继闯</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>商用事业部</t>
+          <t>体验与整合营销事业部</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>庞力</t>
+          <t>孙泽平</t>
         </is>
       </c>
       <c r="B26" t="inlineStr"/>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr">
         <is>
-          <t>20230613/zhaolf</t>
+          <t>20250228/niujf</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>赵丽飞</t>
+          <t>牛剑峰</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>商用事业部</t>
+          <t>品牌市场部</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>李红霞</t>
+          <t>孙泽平</t>
         </is>
       </c>
       <c r="B27" t="inlineStr"/>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
-          <t>20180717/shihq</t>
+          <t>20240102/sunzp</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>石浩强</t>
+          <t>孙泽平</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>电商与新媒体营销事业部</t>
+          <t>品牌市场部</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>李红霞</t>
+          <t>孙泽平</t>
         </is>
       </c>
       <c r="B28" t="inlineStr"/>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
-          <t>20120625/lihx</t>
+          <t>20220713/baishy</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>李红霞</t>
+          <t>白诗宇</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>电商与新媒体营销事业部</t>
+          <t>品牌市场部</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>漆国华</t>
+          <t>孙泽平</t>
         </is>
       </c>
       <c r="B29" t="inlineStr"/>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
-          <t>20260615/zhaoyr</t>
+          <t>20210818/yuezhp</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>赵钰柔</t>
+          <t>岳正鹏</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>财务与经营管理部</t>
+          <t>品牌市场部</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>漆国华</t>
+          <t>常正阳</t>
         </is>
       </c>
       <c r="B30" t="inlineStr"/>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr">
         <is>
-          <t>20260513/wangyj</t>
+          <t>20260105/pangl</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>王玉珏</t>
+          <t>庞力</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>财务与经营管理部</t>
+          <t>商用事业部</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>漆国华</t>
+          <t>常正阳</t>
         </is>
       </c>
       <c r="B31" t="inlineStr"/>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr">
         <is>
-          <t>20250910/zhoulk</t>
+          <t>20240322/gaol</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>周亮坤</t>
+          <t>高亮</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>财务与经营管理部</t>
+          <t>商用事业部</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>漆国华</t>
+          <t>常正阳</t>
         </is>
       </c>
       <c r="B32" t="inlineStr"/>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr">
         <is>
-          <t>20240527/huangxy</t>
+          <t>20230613/zhaolf</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>黄熙源</t>
+          <t>赵丽飞</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>财务与经营管理部</t>
+          <t>商用事业部</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>漆国华</t>
+          <t>徐平</t>
         </is>
       </c>
       <c r="B33" t="inlineStr"/>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
-          <t>20240408/lvx</t>
+          <t>20240620/gaoy</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>吕钘</t>
+          <t>高莹</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>财务与经营管理部</t>
+          <t>首发力量事业部</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>漆国华</t>
+          <t>朴健</t>
         </is>
       </c>
       <c r="B34" t="inlineStr"/>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr">
         <is>
-          <t>20210526/wangm</t>
+          <t>20250515/yangkx</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>王敏</t>
+          <t>杨可欣</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>财务与经营管理部</t>
+          <t>品牌与产品战略咨询事业部</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>漆国华</t>
+          <t>李娜</t>
         </is>
       </c>
       <c r="B35" t="inlineStr"/>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr">
         <is>
-          <t>20150921/jiangl</t>
+          <t>20250919/zhoujy</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>姜兰</t>
+          <t>周景妍</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>财务与经营管理部</t>
+          <t>法务与风险管理部</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>石浩强</t>
+          <t>李红霞</t>
         </is>
       </c>
       <c r="B36" t="inlineStr"/>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr">
         <is>
-          <t>20260507/luoyf</t>
+          <t>20180717/shihq</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>罗雅菲</t>
+          <t>石浩强</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>电商与新媒体营销事业部</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>石浩强</t>
+          <t>李红霞</t>
         </is>
       </c>
       <c r="B37" t="inlineStr"/>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr">
         <is>
-          <t>20260423/yiml</t>
+          <t>20120625/lihx</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>仪美玲</t>
-[...6 lines deleted...]
-      </c>
+          <t>李红霞</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>石浩强</t>
+          <t>漆国华</t>
         </is>
       </c>
       <c r="B38" t="inlineStr"/>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr">
         <is>
-          <t>20260317/gengx</t>
+          <t>20260513/wangyj</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>耿璇</t>
+          <t>王玉珏</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>电商与新媒体营销事业部</t>
+          <t>财务与经营管理部</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>石浩强</t>
+          <t>漆国华</t>
         </is>
       </c>
       <c r="B39" t="inlineStr"/>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr">
         <is>
-          <t>20260224/zhaoy</t>
+          <t>20250910/zhoulk</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>赵亚</t>
+          <t>周亮坤</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>电商与新媒体营销事业部</t>
+          <t>财务与经营管理部</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>石浩强</t>
+          <t>漆国华</t>
         </is>
       </c>
       <c r="B40" t="inlineStr"/>
       <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr">
         <is>
-          <t>20250916/songjy</t>
+          <t>20240527/huangxy</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>宋静宜</t>
+          <t>黄熙源</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>电商与新媒体营销事业部</t>
+          <t>财务与经营管理部</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>石浩强</t>
+          <t>漆国华</t>
         </is>
       </c>
       <c r="B41" t="inlineStr"/>
       <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr">
         <is>
-          <t>20250901/lih</t>
+          <t>20240408/lvx</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>李函</t>
+          <t>吕钘</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>电商与新媒体营销事业部</t>
+          <t>财务与经营管理部</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>石浩强</t>
+          <t>漆国华</t>
         </is>
       </c>
       <c r="B42" t="inlineStr"/>
       <c r="C42" t="inlineStr"/>
       <c r="D42" t="inlineStr">
         <is>
-          <t>20250825/lvgm</t>
+          <t>20210526/wangm</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>吕更明</t>
+          <t>王敏</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>电商与新媒体营销事业部</t>
+          <t>财务与经营管理部</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>石浩强</t>
+          <t>漆国华</t>
         </is>
       </c>
       <c r="B43" t="inlineStr"/>
       <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr">
         <is>
-          <t>20250522/shixj</t>
+          <t>20150921/jiangl</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>石鑫杰</t>
+          <t>姜兰</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>电商与新媒体营销事业部</t>
+          <t>财务与经营管理部</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>石浩强</t>
         </is>
       </c>
       <c r="B44" t="inlineStr"/>
       <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr">
         <is>
-          <t>20250519/maby</t>
+          <t>20260721/caozl</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>马博阳</t>
+          <t>曹增录</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>电商与新媒体营销事业部</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>石浩强</t>
         </is>
       </c>
       <c r="B45" t="inlineStr"/>
       <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr">
         <is>
-          <t>20250506/tanm</t>
+          <t>20260721/liusy</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>谭敏</t>
+          <t>刘淑艳</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>电商与新媒体营销事业部</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>石浩强</t>
         </is>
       </c>
       <c r="B46" t="inlineStr"/>
       <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr">
         <is>
-          <t>20240421/baizh</t>
+          <t>20260507/luoyf</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>白珍花</t>
+          <t>罗雅菲</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>电商与新媒体营销事业部</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>石浩强</t>
         </is>
       </c>
       <c r="B47" t="inlineStr"/>
       <c r="C47" t="inlineStr"/>
       <c r="D47" t="inlineStr">
         <is>
-          <t>20250324/gongzh</t>
+          <t>20260423/yiml</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>宫子涵</t>
+          <t>仪美玲</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>电商与新媒体营销事业部</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>石浩强</t>
         </is>
       </c>
       <c r="B48" t="inlineStr"/>
       <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr">
         <is>
-          <t>20250314/zhangjl</t>
+          <t>20260317/gengx</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>张金林</t>
+          <t>耿璇</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>电商与新媒体营销事业部</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>石浩强</t>
         </is>
       </c>
       <c r="B49" t="inlineStr"/>
       <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr">
         <is>
-          <t>20250224/gaosm</t>
+          <t>20260224/zhaoy</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>高胜美</t>
+          <t>赵亚</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>电商与新媒体营销事业部</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>石浩强</t>
         </is>
       </c>
       <c r="B50" t="inlineStr"/>
       <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr">
         <is>
-          <t>20241223/hany</t>
+          <t>20250916/songjy</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>韩莹</t>
+          <t>宋静宜</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>电商与新媒体营销事业部</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>石浩强</t>
         </is>
       </c>
       <c r="B51" t="inlineStr"/>
       <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr">
         <is>
-          <t>20241209/jinm</t>
+          <t>20250901/lih</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>金苗</t>
+          <t>李函</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>电商与新媒体营销事业部</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>石浩强</t>
         </is>
       </c>
       <c r="B52" t="inlineStr"/>
       <c r="C52" t="inlineStr"/>
       <c r="D52" t="inlineStr">
         <is>
-          <t>20241202/zhangx</t>
+          <t>20250825/lvgm</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>张鑫</t>
+          <t>吕更明</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>电商与新媒体营销事业部</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>石浩强</t>
         </is>
       </c>
       <c r="B53" t="inlineStr"/>
       <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr">
         <is>
-          <t>20241122/yangm</t>
+          <t>20250522/shixj</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>杨萌</t>
+          <t>石鑫杰</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>电商与新媒体营销事业部</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>石浩强</t>
         </is>
       </c>
       <c r="B54" t="inlineStr"/>
       <c r="C54" t="inlineStr"/>
       <c r="D54" t="inlineStr">
         <is>
-          <t>20240407/sunyw</t>
+          <t>20250519/maby</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>孙一文</t>
+          <t>马博阳</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>电商与新媒体营销事业部</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>石浩强</t>
         </is>
       </c>
       <c r="B55" t="inlineStr"/>
       <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr">
         <is>
-          <t>20220718/lill</t>
+          <t>20250506/tanm</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>李琳琳</t>
+          <t>谭敏</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>电商与新媒体营销事业部</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>石浩强</t>
         </is>
       </c>
       <c r="B56" t="inlineStr"/>
       <c r="C56" t="inlineStr"/>
       <c r="D56" t="inlineStr">
         <is>
-          <t>20210121/houll</t>
+          <t>20240421/baizh</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>侯莉莉</t>
+          <t>白珍花</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>电商与新媒体营销事业部</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>郝梅</t>
+          <t>石浩强</t>
         </is>
       </c>
       <c r="B57" t="inlineStr"/>
       <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr">
         <is>
-          <t>20260525/daiyc</t>
+          <t>20250324/gongzh</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>代迎春</t>
+          <t>宫子涵</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>人力与行政管理部</t>
+          <t>电商与新媒体营销事业部</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>郝梅</t>
+          <t>石浩强</t>
         </is>
       </c>
       <c r="B58" t="inlineStr"/>
       <c r="C58" t="inlineStr"/>
       <c r="D58" t="inlineStr">
         <is>
-          <t>20251126/chenj</t>
+          <t>20250314/zhangjl</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>陈建</t>
+          <t>张金林</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>人力与行政管理部</t>
+          <t>电商与新媒体营销事业部</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>郝梅</t>
+          <t>石浩强</t>
         </is>
       </c>
       <c r="B59" t="inlineStr"/>
       <c r="C59" t="inlineStr"/>
       <c r="D59" t="inlineStr">
         <is>
-          <t>20250219/changzy</t>
+          <t>20250224/gaosm</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>常正阳</t>
+          <t>高胜美</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>人力与行政管理部</t>
+          <t>电商与新媒体营销事业部</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>郝梅</t>
+          <t>石浩强</t>
         </is>
       </c>
       <c r="B60" t="inlineStr"/>
       <c r="C60" t="inlineStr"/>
       <c r="D60" t="inlineStr">
         <is>
-          <t>20241223/yangb</t>
+          <t>20241223/hany</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>杨博</t>
+          <t>韩莹</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>人力与行政管理部</t>
+          <t>电商与新媒体营销事业部</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>郝梅</t>
+          <t>石浩强</t>
         </is>
       </c>
       <c r="B61" t="inlineStr"/>
       <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr">
         <is>
-          <t>20240328/wucc</t>
+          <t>20241209/jinm</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>吴晨晨</t>
+          <t>金苗</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>人力与行政管理部</t>
+          <t>电商与新媒体营销事业部</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>郝梅</t>
+          <t>石浩强</t>
         </is>
       </c>
       <c r="B62" t="inlineStr"/>
       <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr">
         <is>
-          <t>20231009/pengb</t>
+          <t>20241202/zhangx</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>彭斌</t>
+          <t>张鑫</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>人力与行政管理部</t>
+          <t>电商与新媒体营销事业部</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>郝梅</t>
+          <t>石浩强</t>
         </is>
       </c>
       <c r="B63" t="inlineStr"/>
       <c r="C63" t="inlineStr"/>
       <c r="D63" t="inlineStr">
         <is>
+          <t>20241122/yangm</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>杨萌</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>电商与新媒体营销事业部</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>石浩强</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr"/>
+      <c r="C64" t="inlineStr"/>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>20240407/sunyw</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>孙一文</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>电商与新媒体营销事业部</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>石浩强</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr"/>
+      <c r="C65" t="inlineStr"/>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>20220718/lill</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>李琳琳</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>电商与新媒体营销事业部</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>石浩强</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr"/>
+      <c r="C66" t="inlineStr"/>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>20210121/houll</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>侯莉莉</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>电商与新媒体营销事业部</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>贾晨</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr"/>
+      <c r="C67" t="inlineStr"/>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>20260721/guoch</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>郭成浩</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>GEO与整合营销事业部</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>贾晨</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr"/>
+      <c r="C68" t="inlineStr"/>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>20260715/zhangtz</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>张同站</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>GEO与整合营销事业部</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>贾晨</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr"/>
+      <c r="C69" t="inlineStr"/>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>20260518/wanglx</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>王灵欣</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>GEO与整合营销事业部</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>贾晨</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr"/>
+      <c r="C70" t="inlineStr"/>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>20260506/huangxr</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>黄心如</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>GEO与整合营销事业部</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>贾晨</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr"/>
+      <c r="C71" t="inlineStr"/>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>20260420/xut</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>许婷</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>GEO与整合营销事业部</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>贾晨</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr"/>
+      <c r="C72" t="inlineStr"/>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>20250818/tanh</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>谭昊</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>GEO与整合营销事业部</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>贾晨</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr"/>
+      <c r="C73" t="inlineStr"/>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>20250623/huty</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>胡天一</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>GEO与整合营销事业部</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>贾晨</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr"/>
+      <c r="C74" t="inlineStr"/>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>20250428/qijj</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>齐俊健</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>GEO与整合营销事业部</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>贾晨</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr"/>
+      <c r="C75" t="inlineStr"/>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>20250106/zhangz</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>张哲</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>GEO与整合营销事业部</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t>郝梅</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr"/>
+      <c r="C76" t="inlineStr"/>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>20260525/daiyc</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>代迎春</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>人力与行政管理部</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>郝梅</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr"/>
+      <c r="C77" t="inlineStr"/>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>20251126/chenj</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>陈建</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>人力与行政管理部</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
+        <is>
+          <t>郝梅</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr"/>
+      <c r="C78" t="inlineStr"/>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>20250219/changzy</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>常正阳</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>人力与行政管理部</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>郝梅</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr"/>
+      <c r="C79" t="inlineStr"/>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>20241223/yangb</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>杨博</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>人力与行政管理部</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t>郝梅</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr"/>
+      <c r="C80" t="inlineStr"/>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>20231009/pengb</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>彭斌</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>人力与行政管理部</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
+        <is>
+          <t>郝梅</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr"/>
+      <c r="C81" t="inlineStr"/>
+      <c r="D81" t="inlineStr">
+        <is>
           <t>20191112/wangx</t>
         </is>
       </c>
-      <c r="E63" t="inlineStr">
+      <c r="E81" t="inlineStr">
         <is>
           <t>王雪</t>
         </is>
       </c>
-      <c r="F63" t="inlineStr">
+      <c r="F81" t="inlineStr">
         <is>
           <t>人力与行政管理部</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>