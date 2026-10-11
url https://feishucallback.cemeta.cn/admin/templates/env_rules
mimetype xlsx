--- v0 (2026-08-13)
+++ v1 (2026-10-11)
@@ -464,90 +464,90 @@
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>代迎春</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>李晓,李娜,吕平,陈耀锋</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>HRBP 岗 · 环评均分15%</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>杨博</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>李红霞,朴健,徐平,吕平,贾晨,漆国华</t>
+          <t>石浩强,朴健,徐平,吕平,贾晨,漆国华</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>HRBP 岗</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>常正阳</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>刘东亚,刘慧珍,孙泽平,庞力</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>HRBP 岗</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>陈建</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>李晓,李娜,吕平,陈耀锋,刘东亚,刘慧珍,孙泽平,庞力,李红霞,朴健,徐平,贾晨,漆国华</t>
+          <t>李晓,李娜,吕平,陈耀锋,刘东亚,刘慧珍,孙泽平,庞力,石浩强,朴健,徐平,贾晨,漆国华</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>支持岗 · 13人取均分35%</t>
+          <t>支持岗 · 13人取均分30%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>王敏</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>李晓,贾晨,朴健,吕平</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>财务 BP 示例</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 